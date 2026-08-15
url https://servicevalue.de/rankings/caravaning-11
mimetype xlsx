--- v0 (2025-10-17)
+++ v1 (2026-08-15)
@@ -1,156 +1,150 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30026"/>
   <workbookPr codeName="DieseArbeitsmappe" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\80. Wettbewerbe\_DIE WELT_BILD_Studien\BILD\81.767_Die Besten fuer Familien_BAMS\2025\60 Pressearbeit_Homepage\outputXLSX\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\80. Wettbewerbe\_DIE WELT_BILD_Studien\BILD\81.767_Die Besten fuer Familien_BAMS\2026\60 Pressearbeit_Homepage\outputXLSX\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{12F5F1AF-461C-4639-B818-2F0DF0D25285}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{3BA53A36-C944-4274-9028-D27A3C88011C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12576" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="data" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="data">data!$A$1:$C$36</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191029" calcOnSave="0"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="30">
   <si>
     <t>Unternehmen</t>
   </si>
   <si>
     <t>Wert</t>
   </si>
   <si>
     <t>Auszeichnung</t>
   </si>
   <si>
     <t>HYMER</t>
   </si>
   <si>
-    <t>2,38</t>
+    <t>2,44</t>
   </si>
   <si>
     <t>Höchste Zufriedenheit</t>
   </si>
   <si>
     <t>Truma</t>
   </si>
   <si>
-    <t>2,49</t>
+    <t>2,47</t>
   </si>
   <si>
     <t>Adria Mobil</t>
   </si>
   <si>
+    <t>2,50</t>
+  </si>
+  <si>
+    <t>TABBERT</t>
+  </si>
+  <si>
     <t>2,52</t>
   </si>
   <si>
-    <t>TABBERT</t>
-[...2 lines deleted...]
-    <t>2,56</t>
+    <t>Hobby-Wohnwagenwerk</t>
+  </si>
+  <si>
+    <t>2,57</t>
   </si>
   <si>
     <t>Hohe Zufriedenheit</t>
   </si>
   <si>
+    <t>KNAUS</t>
+  </si>
+  <si>
+    <t>2,62</t>
+  </si>
+  <si>
     <t>VARIOmobil</t>
   </si>
   <si>
-    <t>2,59</t>
-[...11 lines deleted...]
-    <t>2,61</t>
+    <t>2,63</t>
   </si>
   <si>
     <t>Bürstner</t>
   </si>
   <si>
-    <t>2,62</t>
+    <t/>
+  </si>
+  <si>
+    <t>Carthago</t>
   </si>
   <si>
     <t>Concorde Reisemobile</t>
-  </si>
-[...7 lines deleted...]
-    <t/>
   </si>
   <si>
     <t>Dethleffs</t>
   </si>
   <si>
     <t>Eura Mobil</t>
   </si>
   <si>
     <t>Fendt-Caravan</t>
   </si>
   <si>
     <t>FRANKIA</t>
   </si>
   <si>
     <t>LA STRADA</t>
   </si>
   <si>
     <t>Polar</t>
   </si>
   <si>
     <t>Robel Mobil</t>
   </si>
 </sst>
 </file>
 
@@ -535,194 +529,194 @@
         <v>7</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A4" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>12</v>
+        <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A6" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B6" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="B6" s="1" t="s">
+      <c r="C6" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A7" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A8" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A9" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
     </row>
     <row r="10" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A10" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A11" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A12" s="1" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
     </row>
     <row r="13" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A13" s="1" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A14" s="1" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A15" s="1" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A16" s="1" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A17" s="1" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
     </row>
     <row r="18" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A18" s="1" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Benannte Bereiche</vt:lpstr>
       </vt:variant>
       <vt:variant>