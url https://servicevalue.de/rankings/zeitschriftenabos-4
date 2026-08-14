--- v0 (2026-01-15)
+++ v1 (2026-08-14)
@@ -1,123 +1,123 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30131"/>
   <workbookPr codeName="DieseArbeitsmappe" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\80. Wettbewerbe\_DIE WELT_BILD_Studien\BILD\81.772_Online-Koenig_BILD\2025\30 Pressearbeit_Homepage\outputXLSX\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\80. Wettbewerbe\_DIE WELT_BILD_Studien\BILD\81.772_Online-Koenig_BILD\2026\30 Pressearbeit_Homepage\Tabellen\outputXLSX\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{74CF8F17-15D2-47FE-82B9-FD470F6F08A8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{78C15E52-1AD0-4177-9300-29B4336D5D4E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12576" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="data" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="data">data!$A$1:$C$36</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="20">
   <si>
-    <t>Anbieter</t>
-[...2 lines deleted...]
-    <t>Mittelwert</t>
+    <t>Unternehmen</t>
+  </si>
+  <si>
+    <t>Wert</t>
   </si>
   <si>
     <t>Auszeichnung</t>
   </si>
   <si>
+    <t>hobby-freizeit.de</t>
+  </si>
+  <si>
+    <t>2,56</t>
+  </si>
+  <si>
+    <t>Höchster Kundenvorteil</t>
+  </si>
+  <si>
     <t>lorenz-leserservice.de</t>
   </si>
   <si>
-    <t>2,54</t>
-[...8 lines deleted...]
-    <t>2,58</t>
+    <t>2,60</t>
   </si>
   <si>
     <t>Sehr hoher Kundenvorteil</t>
   </si>
   <si>
+    <t>abofreude.de</t>
+  </si>
+  <si>
+    <t>2,62</t>
+  </si>
+  <si>
+    <t>Hoher Kundenvorteil</t>
+  </si>
+  <si>
     <t>abomix.de</t>
   </si>
   <si>
-    <t>2,62</t>
-[...8 lines deleted...]
-    <t>2,69</t>
+    <t>2,65</t>
   </si>
   <si>
     <t>abo-direkt.de</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>aboeinfach.de</t>
   </si>
   <si>
     <t>leserservice.de</t>
   </si>
   <si>
     <t>meinabo.de</t>
   </si>
   <si>
     <t>presseplus.de</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="1" x14ac:knownFonts="1">